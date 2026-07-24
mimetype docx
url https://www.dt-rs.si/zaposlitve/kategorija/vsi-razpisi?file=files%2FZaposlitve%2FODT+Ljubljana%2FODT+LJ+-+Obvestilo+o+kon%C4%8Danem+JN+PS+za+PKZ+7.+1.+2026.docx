--- v0 (2026-04-20)
+++ v1 (2026-07-24)
@@ -6,295 +6,278 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6289334F" w14:textId="7FE282D0" w:rsidR="00DE0691" w:rsidRPr="007F7002" w:rsidRDefault="00DE0691" w:rsidP="00DE0691">
+    <w:p w14:paraId="6289334F" w14:textId="71C850D5" w:rsidR="00DE0691" w:rsidRPr="007F7002" w:rsidRDefault="00DE0691" w:rsidP="00DE0691">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7002">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t>Številka: LJ-Tu-20-3/</w:t>
       </w:r>
+      <w:r w:rsidR="004556C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7002">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
       <w:r w:rsidR="00C15928">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007F7002">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C15928">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004556C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...15 lines deleted...]
-        <w:t>41</w:t>
+        <w:t>30</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44824F4A" w14:textId="6A2A0C28" w:rsidR="00DE0691" w:rsidRPr="007F7002" w:rsidRDefault="00DE0691" w:rsidP="00DE0691">
+    <w:p w14:paraId="44824F4A" w14:textId="0A853751" w:rsidR="00DE0691" w:rsidRPr="007F7002" w:rsidRDefault="00DE0691" w:rsidP="00DE0691">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7002">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum:   </w:t>
       </w:r>
-      <w:r w:rsidR="00E4720A">
+      <w:r w:rsidR="004556C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
-        <w:t>12</w:t>
-[...7 lines deleted...]
-        <w:t>. 3. 2026</w:t>
+        <w:t>24. 6. 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5628B1CF" w14:textId="77777777" w:rsidR="00DE0691" w:rsidRPr="007F7002" w:rsidRDefault="00DE0691" w:rsidP="00DE0691">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="@PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="010000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7199263D" w14:textId="77777777" w:rsidR="000656FE" w:rsidRDefault="000656FE" w:rsidP="000656FE">
       <w:pPr>
         <w:pStyle w:val="Glava"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0970725B" w14:textId="29365B8B" w:rsidR="009F4171" w:rsidRPr="00286F77" w:rsidRDefault="009F4171" w:rsidP="009F4171">
+    <w:p w14:paraId="0970725B" w14:textId="00742BF0" w:rsidR="009F4171" w:rsidRPr="00286F77" w:rsidRDefault="009F4171" w:rsidP="009F4171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286F77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na podlagi drugega odstavka 138. člena Zakona o državnem tožilstvu (Uradni list RS, št. 58/11 in naslednji, ZD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00286F77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-1) ter </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>petega odstavka 71. člena Zakona o javnih uslužbencih</w:t>
       </w:r>
+      <w:r w:rsidRPr="001404B3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ur</w:t>
+      </w:r>
       <w:r w:rsidR="00F13A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>adni list</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001404B3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RS, št. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>32/25</w:t>
+      </w:r>
+      <w:r w:rsidR="004556C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, ZJU-1</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t>32/25</w:t>
       </w:r>
       <w:r w:rsidRPr="001404B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izdajam naslednje</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B4C3B1" w14:textId="77777777" w:rsidR="009F4171" w:rsidRPr="007F7002" w:rsidRDefault="009F4171" w:rsidP="000656FE">
       <w:pPr>
         <w:pStyle w:val="Glava"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E1D1E85" w14:textId="77777777" w:rsidR="003D2765" w:rsidRPr="007F7002" w:rsidRDefault="003D2765" w:rsidP="003D2765">
       <w:pPr>
         <w:pStyle w:val="Glava"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E2892CF" w14:textId="77777777" w:rsidR="003D2765" w:rsidRPr="007F7002" w:rsidRDefault="003D2765" w:rsidP="003D2765">
       <w:pPr>
         <w:pStyle w:val="Glava"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7002">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -317,51 +300,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>o končanem javnem natečaju</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CBD831" w14:textId="77777777" w:rsidR="003D2765" w:rsidRPr="007F7002" w:rsidRDefault="003D2765" w:rsidP="003D2765">
       <w:pPr>
         <w:pStyle w:val="Glava"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C31885F" w14:textId="77777777" w:rsidR="003D2765" w:rsidRPr="007F7002" w:rsidRDefault="003D2765" w:rsidP="003D2765">
       <w:pPr>
         <w:pStyle w:val="Glava"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="534983AB" w14:textId="0EE4C169" w:rsidR="003D2765" w:rsidRPr="00BA142C" w:rsidRDefault="003D2765" w:rsidP="003D2765">
+    <w:p w14:paraId="534983AB" w14:textId="7027B178" w:rsidR="003D2765" w:rsidRPr="00BA142C" w:rsidRDefault="003D2765" w:rsidP="003D2765">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA142C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Obveščamo vas, da </w:t>
       </w:r>
       <w:r w:rsidR="007F1126" w:rsidRPr="00BA142C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
       <w:r w:rsidR="007F7002" w:rsidRPr="00BA142C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
@@ -470,81 +453,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mest</w:t>
       </w:r>
       <w:r w:rsidR="00173E76" w:rsidRPr="00BA142C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA142C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA142C" w:rsidRPr="00BA142C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pravosodni sodelavec za preiskovalno kazenske zadeve, v Evidenčno </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Pravosodni sodelavec za preiskovalno kazenske zadeve v Evidenčno vpisniški službi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA142C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na Okrožnem državnem tožilstvu v Ljubljani, ki je bil objavljen dne </w:t>
+      </w:r>
+      <w:r w:rsidR="004556C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. 3</w:t>
+      </w:r>
       <w:r w:rsidR="00BA142C" w:rsidRPr="00BA142C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>vpisniški</w:t>
-[...21 lines deleted...]
-        <w:t>7. 1. 2026</w:t>
+        <w:t>. 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA142C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> na spletni strani Vrhovnega državnega tožilstva RS in na Zavodu RS za zaposlovanje, </w:t>
       </w:r>
       <w:r w:rsidR="007F7002" w:rsidRPr="00BA142C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izbran</w:t>
       </w:r>
       <w:r w:rsidR="004752BB" w:rsidRPr="00BA142C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -741,58 +715,58 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B771D7" w:rsidRPr="007F7002" w:rsidSect="00B771D7">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66B0A19C" w14:textId="77777777" w:rsidR="00E63A5E" w:rsidRDefault="00E63A5E" w:rsidP="003B15A3">
+    <w:p w14:paraId="1BAE410D" w14:textId="77777777" w:rsidR="00423092" w:rsidRDefault="00423092" w:rsidP="003B15A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00F4D14C" w14:textId="77777777" w:rsidR="00E63A5E" w:rsidRDefault="00E63A5E" w:rsidP="003B15A3">
+    <w:p w14:paraId="01597958" w14:textId="77777777" w:rsidR="00423092" w:rsidRDefault="00423092" w:rsidP="003B15A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -1027,51 +1001,51 @@
   <w:p w14:paraId="3E6C4F05" w14:textId="77777777" w:rsidR="00B771D7" w:rsidRDefault="00B771D7" w:rsidP="00B25470">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5C204FCD" w14:textId="77777777" w:rsidR="00B771D7" w:rsidRPr="00B771D7" w:rsidRDefault="00B771D7" w:rsidP="00B25470">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FAA0D57" w14:textId="39276677" w:rsidR="007947BD" w:rsidRDefault="00B771D7" w:rsidP="007947BD">
+  <w:p w14:paraId="5FAA0D57" w14:textId="72502053" w:rsidR="007947BD" w:rsidRDefault="00B771D7" w:rsidP="007947BD">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Xnoga"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A290FDD" wp14:editId="34524164">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
@@ -1173,104 +1147,104 @@
     </w:r>
     <w:r w:rsidR="007947BD" w:rsidRPr="00B771D7">
       <w:rPr>
         <w:rStyle w:val="Xnoga"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="007947BD" w:rsidRPr="00B771D7">
       <w:rPr>
         <w:rStyle w:val="Xnoga"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="007947BD" w:rsidRPr="00B771D7">
       <w:rPr>
         <w:rStyle w:val="Xnoga"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002236D5">
+    <w:r w:rsidR="004556C7">
       <w:rPr>
         <w:rStyle w:val="Xnoga"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="007947BD" w:rsidRPr="00B771D7">
       <w:rPr>
         <w:rStyle w:val="Xnoga"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="19CEA570" w14:textId="77777777" w:rsidR="00B771D7" w:rsidRDefault="00B771D7" w:rsidP="007947BD">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Xnoga"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="27AD8392" w14:textId="77777777" w:rsidR="00B771D7" w:rsidRPr="00B771D7" w:rsidRDefault="00B771D7" w:rsidP="007947BD">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="Xnoga"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68F1BDF4" w14:textId="77777777" w:rsidR="00E63A5E" w:rsidRDefault="00E63A5E" w:rsidP="003B15A3">
+    <w:p w14:paraId="7CEF6706" w14:textId="77777777" w:rsidR="00423092" w:rsidRDefault="00423092" w:rsidP="003B15A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="359D8AE8" w14:textId="77777777" w:rsidR="00E63A5E" w:rsidRDefault="00E63A5E" w:rsidP="003B15A3">
+    <w:p w14:paraId="2EADF598" w14:textId="77777777" w:rsidR="00423092" w:rsidRDefault="00423092" w:rsidP="003B15A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14AE2431" w14:textId="77777777" w:rsidR="00B771D7" w:rsidRDefault="00B771D7">
     <w:pPr>
       <w:pStyle w:val="Glava"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:drawing>
@@ -3729,53 +3703,52 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="380516358">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="876157553">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2018534118">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="263728155">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="355692517">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1989552344">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="170"/>
   <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007947BD"/>
@@ -3793,52 +3766,54 @@
     <w:rsid w:val="000E38AA"/>
     <w:rsid w:val="0010411B"/>
     <w:rsid w:val="0013542C"/>
     <w:rsid w:val="001417B1"/>
     <w:rsid w:val="001450F3"/>
     <w:rsid w:val="00162D0D"/>
     <w:rsid w:val="00166614"/>
     <w:rsid w:val="00173E76"/>
     <w:rsid w:val="001B36F6"/>
     <w:rsid w:val="001C5A33"/>
     <w:rsid w:val="001E1495"/>
     <w:rsid w:val="0020134F"/>
     <w:rsid w:val="002236D5"/>
     <w:rsid w:val="00233782"/>
     <w:rsid w:val="002A799B"/>
     <w:rsid w:val="002E4BC0"/>
     <w:rsid w:val="00307042"/>
     <w:rsid w:val="00323386"/>
     <w:rsid w:val="00340C2B"/>
     <w:rsid w:val="00382D94"/>
     <w:rsid w:val="003B15A3"/>
     <w:rsid w:val="003D2765"/>
     <w:rsid w:val="003E221C"/>
     <w:rsid w:val="003F4D69"/>
     <w:rsid w:val="00407583"/>
+    <w:rsid w:val="00423092"/>
     <w:rsid w:val="004340E4"/>
     <w:rsid w:val="004456B9"/>
+    <w:rsid w:val="004556C7"/>
     <w:rsid w:val="004577D4"/>
     <w:rsid w:val="004635D9"/>
     <w:rsid w:val="0046388E"/>
     <w:rsid w:val="00467831"/>
     <w:rsid w:val="004752BB"/>
     <w:rsid w:val="004B6147"/>
     <w:rsid w:val="004B6A9A"/>
     <w:rsid w:val="004E06C3"/>
     <w:rsid w:val="005552CE"/>
     <w:rsid w:val="005C45D5"/>
     <w:rsid w:val="005C79BF"/>
     <w:rsid w:val="005E1207"/>
     <w:rsid w:val="005F23D8"/>
     <w:rsid w:val="006114A4"/>
     <w:rsid w:val="006448ED"/>
     <w:rsid w:val="00645748"/>
     <w:rsid w:val="00655834"/>
     <w:rsid w:val="00663F77"/>
     <w:rsid w:val="00675173"/>
     <w:rsid w:val="00692088"/>
     <w:rsid w:val="006C2CE3"/>
     <w:rsid w:val="006F67E4"/>
     <w:rsid w:val="00704D6C"/>
     <w:rsid w:val="00704EE4"/>
     <w:rsid w:val="00714E3B"/>
@@ -3880,50 +3855,51 @@
     <w:rsid w:val="00BA3EC6"/>
     <w:rsid w:val="00BA4070"/>
     <w:rsid w:val="00BC756D"/>
     <w:rsid w:val="00C15928"/>
     <w:rsid w:val="00C5003E"/>
     <w:rsid w:val="00C54983"/>
     <w:rsid w:val="00C567CC"/>
     <w:rsid w:val="00C56929"/>
     <w:rsid w:val="00C65834"/>
     <w:rsid w:val="00C72C98"/>
     <w:rsid w:val="00CA2819"/>
     <w:rsid w:val="00CA2AB1"/>
     <w:rsid w:val="00CB6EF1"/>
     <w:rsid w:val="00CD10EC"/>
     <w:rsid w:val="00CD4DE7"/>
     <w:rsid w:val="00D33AE3"/>
     <w:rsid w:val="00D40546"/>
     <w:rsid w:val="00DE0691"/>
     <w:rsid w:val="00E1110E"/>
     <w:rsid w:val="00E3209C"/>
     <w:rsid w:val="00E375D5"/>
     <w:rsid w:val="00E4720A"/>
     <w:rsid w:val="00E61548"/>
     <w:rsid w:val="00E61E1A"/>
     <w:rsid w:val="00E63A5E"/>
+    <w:rsid w:val="00E64731"/>
     <w:rsid w:val="00E939B1"/>
     <w:rsid w:val="00E941E5"/>
     <w:rsid w:val="00EC3EBF"/>
     <w:rsid w:val="00EE0AC0"/>
     <w:rsid w:val="00F078C4"/>
     <w:rsid w:val="00F13A41"/>
     <w:rsid w:val="00F62027"/>
     <w:rsid w:val="00F72836"/>
     <w:rsid w:val="00FB1F4D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4992,77 +4968,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>template_za_obrazce</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>147</Words>
-  <Characters>796</Characters>
+  <Words>153</Words>
+  <Characters>874</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1007</CharactersWithSpaces>
+  <CharactersWithSpaces>1025</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>